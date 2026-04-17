--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1279729728"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2336687182"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2336687182"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2336687182"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1279729728"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2336687182"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2336687182"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2336687182"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1279729728"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2336687182"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2336687182"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2336687182"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1279729728"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2336687182"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2336687182"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2336687182"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1279729728"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2336687182"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2336687182"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2336687182"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1279729728"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2336687182"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2336687182"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2336687182"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1279729728"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2336687182"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2336687182"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2336687182"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1279729728"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1279729728"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2336687182"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2336687182"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2336687182"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>