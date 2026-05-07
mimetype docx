--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2336687182"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1148519863"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1148519863"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1148519863"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2336687182"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1148519863"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1148519863"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1148519863"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2336687182"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1148519863"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1148519863"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1148519863"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2336687182"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1148519863"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1148519863"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1148519863"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2336687182"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1148519863"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1148519863"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1148519863"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2336687182"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1148519863"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1148519863"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1148519863"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2336687182"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1148519863"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1148519863"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1148519863"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2336687182"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2336687182"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1148519863"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1148519863"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1148519863"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>