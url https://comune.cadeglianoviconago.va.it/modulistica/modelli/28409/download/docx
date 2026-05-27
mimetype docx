--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1148519863"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1335206022"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1335206022"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1335206022"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1148519863"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1335206022"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1335206022"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1335206022"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1148519863"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1335206022"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1335206022"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1335206022"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1148519863"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1335206022"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1335206022"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1335206022"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1148519863"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1335206022"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1335206022"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1335206022"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1148519863"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1335206022"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1335206022"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1335206022"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1148519863"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1335206022"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1335206022"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1335206022"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1148519863"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1148519863"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1335206022"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1335206022"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1335206022"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>