--- v10 (2026-05-27)
+++ v11 (2026-06-16)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1335206022"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2934217765"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2934217765"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2934217765"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1335206022"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2934217765"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2934217765"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2934217765"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1335206022"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2934217765"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2934217765"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2934217765"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1335206022"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2934217765"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2934217765"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2934217765"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1335206022"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2934217765"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2934217765"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2934217765"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1335206022"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2934217765"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2934217765"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2934217765"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1335206022"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2934217765"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2934217765"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2934217765"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1335206022"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1335206022"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2934217765"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2934217765"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2934217765"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>