--- v11 (2026-06-16)
+++ v12 (2026-06-16)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2934217765"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2758551648"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2758551648"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2758551648"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2934217765"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2758551648"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2758551648"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2758551648"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2934217765"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2758551648"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2758551648"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2758551648"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2934217765"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2758551648"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2758551648"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2758551648"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2934217765"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2758551648"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2758551648"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2758551648"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2934217765"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2758551648"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2758551648"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2758551648"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2934217765"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2758551648"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2758551648"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2758551648"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2934217765"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2934217765"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2758551648"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2758551648"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2758551648"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>