--- v12 (2026-06-16)
+++ v13 (2026-07-07)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2758551648"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3035920144"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3035920144"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3035920144"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2758551648"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3035920144"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3035920144"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3035920144"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2758551648"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3035920144"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3035920144"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3035920144"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2758551648"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3035920144"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3035920144"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3035920144"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2758551648"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3035920144"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3035920144"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3035920144"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2758551648"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3035920144"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3035920144"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3035920144"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2758551648"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3035920144"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3035920144"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3035920144"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2758551648"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2758551648"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3035920144"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3035920144"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3035920144"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>