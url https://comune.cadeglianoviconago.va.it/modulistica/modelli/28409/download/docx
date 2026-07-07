--- v13 (2026-07-07)
+++ v14 (2026-07-07)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3035920144"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_387730397"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_387730397"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_387730397"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3035920144"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_387730397"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_387730397"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_387730397"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3035920144"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_387730397"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_387730397"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_387730397"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3035920144"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_387730397"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_387730397"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_387730397"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3035920144"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_387730397"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_387730397"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_387730397"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3035920144"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_387730397"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_387730397"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_387730397"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3035920144"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_387730397"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_387730397"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_387730397"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3035920144"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3035920144"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_387730397"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_387730397"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_387730397"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>