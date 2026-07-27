--- v14 (2026-07-07)
+++ v15 (2026-07-27)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_387730397"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2908678925"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2908678925"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2908678925"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_387730397"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2908678925"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2908678925"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2908678925"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_387730397"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2908678925"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2908678925"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2908678925"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_387730397"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2908678925"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2908678925"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2908678925"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_387730397"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2908678925"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2908678925"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2908678925"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_387730397"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2908678925"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2908678925"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2908678925"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_387730397"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2908678925"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2908678925"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2908678925"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_387730397"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_387730397"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2908678925"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2908678925"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2908678925"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>