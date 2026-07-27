--- v15 (2026-07-27)
+++ v16 (2026-07-27)
@@ -1531,188 +1531,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2908678925"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2511988600"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2511988600"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2511988600"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2908678925"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2511988600"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2511988600"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2511988600"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2908678925"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2511988600"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2511988600"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2511988600"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2908678925"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2511988600"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2511988600"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2511988600"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1819,188 +1819,188 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2908678925"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2511988600"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2511988600"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2511988600"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2908678925"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2511988600"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2511988600"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2511988600"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2908678925"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2511988600"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2511988600"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2511988600"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2908678925"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2908678925"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2511988600"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2511988600"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2511988600"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>